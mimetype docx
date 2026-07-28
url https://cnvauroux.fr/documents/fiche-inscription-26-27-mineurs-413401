--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -2077,51 +2077,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D279FF6" w14:textId="067B1579" w:rsidR="00D03E19" w:rsidRPr="00834AE5" w:rsidRDefault="00D03E19" w:rsidP="00A44101">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44304FF2" w14:textId="7B595899" w:rsidR="00D03E19" w:rsidRPr="00834AE5" w:rsidRDefault="00D03E19" w:rsidP="00A44101">
+          <w:p w14:paraId="44304FF2" w14:textId="47C2B70D" w:rsidR="00D03E19" w:rsidRPr="00834AE5" w:rsidRDefault="00D03E19" w:rsidP="00A44101">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="1931766750" w:edGrp="everyone"/>
             <w:permEnd w:id="1931766750"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00577735" w:rsidRPr="00834AE5" w14:paraId="61A6080B" w14:textId="77777777" w:rsidTr="000778B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C12B8E1" w14:textId="77777777" w:rsidR="00577735" w:rsidRPr="00834AE5" w:rsidRDefault="00577735" w:rsidP="00A44101">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5224,158 +5224,158 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A41D807" w14:textId="77777777" w:rsidR="00823A3B" w:rsidRDefault="00823A3B" w:rsidP="00DA3B67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BB3D673" w14:textId="77777777" w:rsidR="007536BF" w:rsidRDefault="007536BF" w:rsidP="00DA3B67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:permEnd w:id="1187018584"/>
-    <w:p w14:paraId="36358712" w14:textId="19D44412" w:rsidR="00AD4BD8" w:rsidRPr="00AE60D0" w:rsidRDefault="007536BF" w:rsidP="00DA3B67">
+    <w:p w14:paraId="36358712" w14:textId="6CA9711D" w:rsidR="00AD4BD8" w:rsidRPr="00AE60D0" w:rsidRDefault="007678F2" w:rsidP="00DA3B67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007536BF">
+      <w:r w:rsidRPr="007678F2">
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3168507E" wp14:editId="293BD4A6">
-            <wp:extent cx="6645910" cy="3149600"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24CBEC48" wp14:editId="5FEFD8E6">
+            <wp:extent cx="6645910" cy="2863850"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
-            <wp:docPr id="1156701127" name="Image 8"/>
+            <wp:docPr id="1542697652" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6645910" cy="3149600"/>
+                      <a:ext cx="6645910" cy="2863850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:permStart w:id="1963328704" w:edGrp="everyone"/>
+      <w:permStart w:id="2008382608" w:edGrp="everyone"/>
       <w:r w:rsidR="00823A3B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2FB09E" wp14:editId="6B059FC6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2FB09E" wp14:editId="6730C8D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-101600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3460750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6883400" cy="4337050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1005651241" name="Zone de texte 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6883400" cy="4337050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3A5E89FA" w14:textId="06457608" w:rsidR="001C6361" w:rsidRDefault="00FF46C4">
-                            <w:permStart w:id="860695452" w:edGrp="everyone"/>
+                            <w:permStart w:id="1171919861" w:edGrp="everyone"/>
                             <w:r>
                               <w:t>Je soussigné :</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="403B3B05" w14:textId="6BEC1595" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4">
                             <w:r>
                               <w:t xml:space="preserve">                   </w:t>
                             </w:r>
                             <w:r w:rsidR="003F53EA">
                               <w:t xml:space="preserve">       </w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="22E83AAE" w14:textId="77777777" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4"/>
                           <w:p w14:paraId="6C67ED19" w14:textId="77777777" w:rsidR="002D0AFA" w:rsidRPr="007F3E6F" w:rsidRDefault="001C6361" w:rsidP="00DA3B67">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007F3E6F">
@@ -5615,83 +5615,83 @@
                             </w:r>
                             <w:r w:rsidR="00A01473">
                               <w:t>valid</w:t>
                             </w:r>
                             <w:r w:rsidR="007F3E6F">
                               <w:t>é</w:t>
                             </w:r>
                             <w:r>
                               <w:t> »</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="17B35BE1" w14:textId="77777777" w:rsidR="001C6361" w:rsidRDefault="001C6361" w:rsidP="001C6361">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="770"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6D3360B4" w14:textId="17A4D3F7" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4" w:rsidP="001C6361">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="770"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">                                                            </w:t>
                             </w:r>
-                            <w:permEnd w:id="860695452"/>
+                            <w:permEnd w:id="1171919861"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4C2FB09E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-8pt;margin-top:272.5pt;width:542pt;height:341.5pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4hvL1MQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82qZGnCJLkWFA&#10;0BZIh54VWUoEyKImKbGzXz9KzqvdTsMuMilSfHwf6clDW2uyF84rMCXt93JKhOFQKbMp6Y/XxZcx&#10;JT4wUzENRpT0IDx9mH7+NGlsIQawBV0JRzCI8UVjS7oNwRZZ5vlW1Mz3wAqDRgmuZgFVt8kqxxqM&#10;XutskOe3WQOusg648B5vHzsjnab4UgoenqX0IhBdUqwtpNOlcx3PbDphxcYxu1X8WAb7hypqpgwm&#10;PYd6ZIGRnVN/hKoVd+BBhh6HOgMpFRepB+ymn3/oZrVlVqReEBxvzzD5/xeWP+1X9sWR0H6FFgmM&#10;gDTWFx4vYz+tdHX8YqUE7Qjh4QybaAPheHk7Hg9HOZo42kbD4V1+k4DNLs+t8+GbgJpEoaQOeUlw&#10;sf3SB0yJrieXmM2DVtVCaZ2UOAtirh3ZM2RRh1QkvnjnpQ1psP77mDu+MhDfd6G1wQyXrqIU2nVL&#10;VFXSwanjNVQHBMJBNyPe8oXCYpfMhxfmcCiwQRz08IyH1IDJ4ChRsgX362/30R+5QislDQ5ZSf3P&#10;HXOCEv3dIIv3/dEoTmVSRjd3A1TctWV9bTG7eg6IQB9XyvIkRv+gT6J0UL/hPsxiVjQxwzF3ScNJ&#10;nIdu9HGfuJjNkhPOoWVhaVaWx9ARu0jFa/vGnD3yFZDqJziNIys+0Nb5dqjPdgGkSpxGnDtUj/Dj&#10;DCeqj/sWl+RaT16Xv8L0NwAAAP//AwBQSwMEFAAGAAgAAAAhAINWI2zhAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxapxYNVYhTIQQXBFIpqFVvbrxNAvE6ip028PVsT3B7&#10;ox3NzuTL0bXiiH1oPGmYTRMQSKW3DVUaPt6fJgsQIRqypvWEGr4xwLK4vMhNZv2J3vC4jpXgEAqZ&#10;0VDH2GVShrJGZ8LUd0h8O/jemciyr6TtzYnDXStVkqTSmYb4Q206fKix/FoPTsPK725fH18G1fwc&#10;Ns8r9Um0U1utr6/G+zsQEcf4Z4Zzfa4OBXfa+4FsEK2GySzlLVHD/GbOcHYk6YJpz6QUkyxy+X9F&#10;8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4hvL1MQIAAF0EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDViNs4QAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1.5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3A5E89FA" w14:textId="06457608" w:rsidR="001C6361" w:rsidRDefault="00FF46C4">
-                      <w:permStart w:id="860695452" w:edGrp="everyone"/>
+                      <w:permStart w:id="1171919861" w:edGrp="everyone"/>
                       <w:r>
                         <w:t>Je soussigné :</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="403B3B05" w14:textId="6BEC1595" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4">
                       <w:r>
                         <w:t xml:space="preserve">                   </w:t>
                       </w:r>
                       <w:r w:rsidR="003F53EA">
                         <w:t xml:space="preserve">       </w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="22E83AAE" w14:textId="77777777" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4"/>
                     <w:p w14:paraId="6C67ED19" w14:textId="77777777" w:rsidR="002D0AFA" w:rsidRPr="007F3E6F" w:rsidRDefault="001C6361" w:rsidP="00DA3B67">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F3E6F">
@@ -5931,60 +5931,60 @@
                       </w:r>
                       <w:r w:rsidR="00A01473">
                         <w:t>valid</w:t>
                       </w:r>
                       <w:r w:rsidR="007F3E6F">
                         <w:t>é</w:t>
                       </w:r>
                       <w:r>
                         <w:t> »</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="17B35BE1" w14:textId="77777777" w:rsidR="001C6361" w:rsidRDefault="001C6361" w:rsidP="001C6361">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="770"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6D3360B4" w14:textId="17A4D3F7" w:rsidR="00FF46C4" w:rsidRDefault="00FF46C4" w:rsidP="001C6361">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="770"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">                                                            </w:t>
                       </w:r>
-                      <w:permEnd w:id="860695452"/>
+                      <w:permEnd w:id="1171919861"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:permEnd w:id="1963328704"/>
+      <w:permEnd w:id="2008382608"/>
     </w:p>
     <w:sectPr w:rsidR="00AD4BD8" w:rsidRPr="00AE60D0" w:rsidSect="00926DA6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6784,53 +6784,53 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="908467123">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1711568489">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1434084489">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1565985952">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1403067550">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1790394942">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="55"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lw9Ou7jF9W1zuNy4A+oShc/ybI/qSHnXXLVxuwvc6TWy2QJBSqlaJMnxwaJe2w42JCzjN4GWzNRTiJyX0zzwiA==" w:salt="E3Of4HylKbL4JbxoVsrmSQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ov2TcJOsYSa3QSekBJxspezEmG3BcfbXsBLTsCw0syN6Y+KJ7hktvRIdk88rDLb5PK9R1PvyWvsVou4cN9oxDg==" w:salt="pEvuheqfYVCKBbnUCBmWFw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A44101"/>
     <w:rsid w:val="000203BC"/>
     <w:rsid w:val="000214C8"/>
     <w:rsid w:val="00041AD1"/>
     <w:rsid w:val="00046F11"/>
     <w:rsid w:val="000633D3"/>
     <w:rsid w:val="000778B5"/>
     <w:rsid w:val="00084530"/>
     <w:rsid w:val="00085C3A"/>
     <w:rsid w:val="00157FF5"/>
     <w:rsid w:val="001828D6"/>
     <w:rsid w:val="001948E1"/>
     <w:rsid w:val="001A2C45"/>
@@ -6858,54 +6858,56 @@
     <w:rsid w:val="00440C3E"/>
     <w:rsid w:val="00451A61"/>
     <w:rsid w:val="0047139F"/>
     <w:rsid w:val="0048554E"/>
     <w:rsid w:val="004B4586"/>
     <w:rsid w:val="004C7544"/>
     <w:rsid w:val="004D69D6"/>
     <w:rsid w:val="00537EAE"/>
     <w:rsid w:val="0056337C"/>
     <w:rsid w:val="00577735"/>
     <w:rsid w:val="005E6E69"/>
     <w:rsid w:val="00603626"/>
     <w:rsid w:val="00605F56"/>
     <w:rsid w:val="00612E36"/>
     <w:rsid w:val="0061460E"/>
     <w:rsid w:val="00620FFD"/>
     <w:rsid w:val="0062715E"/>
     <w:rsid w:val="00630D5F"/>
     <w:rsid w:val="006508F9"/>
     <w:rsid w:val="00655C81"/>
     <w:rsid w:val="00686C05"/>
     <w:rsid w:val="006A45E8"/>
     <w:rsid w:val="006B2695"/>
     <w:rsid w:val="006C0828"/>
     <w:rsid w:val="006F426F"/>
+    <w:rsid w:val="00712B2B"/>
     <w:rsid w:val="00716023"/>
     <w:rsid w:val="0073481A"/>
     <w:rsid w:val="00750506"/>
     <w:rsid w:val="007536BF"/>
+    <w:rsid w:val="007678F2"/>
     <w:rsid w:val="0078743B"/>
     <w:rsid w:val="007E7602"/>
     <w:rsid w:val="007F1E44"/>
     <w:rsid w:val="007F3E6F"/>
     <w:rsid w:val="00823A3B"/>
     <w:rsid w:val="00834AE5"/>
     <w:rsid w:val="008603CC"/>
     <w:rsid w:val="008A63AF"/>
     <w:rsid w:val="008C0E47"/>
     <w:rsid w:val="00913B25"/>
     <w:rsid w:val="00926DA6"/>
     <w:rsid w:val="0093645E"/>
     <w:rsid w:val="00945408"/>
     <w:rsid w:val="00965B93"/>
     <w:rsid w:val="00973E98"/>
     <w:rsid w:val="0098187C"/>
     <w:rsid w:val="0098411E"/>
     <w:rsid w:val="009A302C"/>
     <w:rsid w:val="009A612C"/>
     <w:rsid w:val="009B583A"/>
     <w:rsid w:val="009E0FAD"/>
     <w:rsid w:val="00A01473"/>
     <w:rsid w:val="00A43D6B"/>
     <w:rsid w:val="00A43ED8"/>
     <w:rsid w:val="00A44101"/>
@@ -7375,50 +7377,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00046F11"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
@@ -7869,51 +7872,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF1B15EB-1390-4037-A658-6933E1883646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>221</Words>
   <Characters>1218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1437</CharactersWithSpaces>